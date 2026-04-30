--- v1 (2026-01-24)
+++ v2 (2026-04-30)
@@ -51,51 +51,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Title page</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a"/>
         <w:tblW w:w="10466" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10466"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003F1C9F" w:rsidRPr="00961E1C" w14:paraId="0F3FE024" w14:textId="77777777">
+      <w:tr w:rsidR="003F1C9F" w:rsidRPr="00C76812" w14:paraId="0F3FE024" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10466" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F3F3F3"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5E9167E5" w14:textId="3C534265" w:rsidR="003F1C9F" w:rsidRPr="00976DC1" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
@@ -494,58 +494,60 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2C125340" w14:textId="77777777" w:rsidR="003F1C9F" w:rsidRDefault="00000000">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="5103"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Make sure you use </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>sentence case</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> like this</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="56108C2D" w14:textId="77777777" w:rsidR="003F1C9F" w:rsidRDefault="00000000">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="5103"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -601,73 +603,83 @@
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5DE15BCF" w14:textId="3482C456" w:rsidR="003F1C9F" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="5103"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="CC0000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Article Title (</w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00CF1711">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Portuguese</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="004C1C23">
               <w:rPr>
                 <w:color w:val="980000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">        </w:t>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="004C1C23">
+              <w:rPr>
+                <w:color w:val="980000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidR="00CF1711">
               <w:rPr>
                 <w:color w:val="980000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">        </w:t>
             </w:r>
             <w:r w:rsidRPr="00CF1711">
               <w:rPr>
                 <w:color w:val="CC0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Filled by: </w:t>
             </w:r>
             <w:r w:rsidR="00CF1711" w:rsidRPr="00CF1711">
               <w:rPr>
                 <w:color w:val="CC0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">BRAZILIAN </w:t>
             </w:r>
@@ -701,58 +713,60 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="298BF6CE" w14:textId="77777777" w:rsidR="003F1C9F" w:rsidRDefault="00000000">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="5103"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Make sure you use </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>sentence case</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> like this</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7988182C" w14:textId="77777777" w:rsidR="003F1C9F" w:rsidRDefault="00000000">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="5103"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -1095,99 +1109,350 @@
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>If necessary, use the following symbols:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4590B8EB" w14:textId="77777777" w:rsidR="003F1C9F" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="5103"/>
               </w:tabs>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">† </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>in memoriam</w:t>
+              <w:t>in</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> memoriam</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5C12D787" w14:textId="77777777" w:rsidR="003F1C9F" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="5103"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>* corresponding author</w:t>
+              <w:t xml:space="preserve">* </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>corresponding</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> author</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5493" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="59E32CCF" w14:textId="04016F3E" w:rsidR="003F1C9F" w:rsidRPr="00CF1711" w:rsidRDefault="003F1C9F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C76812" w:rsidRPr="00CF1711" w14:paraId="1B7BA2C6" w14:textId="77777777" w:rsidTr="005D7ADF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9EAD3"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1AAAB713" w14:textId="330D9F8C" w:rsidR="00C76812" w:rsidRDefault="00C76812" w:rsidP="00C76812">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="5103"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="CC0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Authors </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>emails</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="980000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="CC0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Filled by: Author</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FD66D05" w14:textId="77777777" w:rsidR="00C76812" w:rsidRDefault="00C76812" w:rsidP="00C76812">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="5103"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="CC0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="34EEC536" w14:textId="005B5BB6" w:rsidR="00C76812" w:rsidRDefault="00C76812" w:rsidP="00C76812">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="5103"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="CC0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r w:rsidRPr="00677DE4">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>author@email.com</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="476EE3FC" w14:textId="77777777" w:rsidR="00C76812" w:rsidRDefault="00C76812" w:rsidP="00C76812">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="5103"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="CC0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6D3792BA" w14:textId="21DB8872" w:rsidR="00C76812" w:rsidRDefault="00C76812" w:rsidP="00C76812">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="5103"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="CC0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r w:rsidRPr="00677DE4">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>Author2@email.com</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="61BFB0ED" w14:textId="77777777" w:rsidR="00C76812" w:rsidRDefault="00C76812" w:rsidP="00C76812">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="5103"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="CC0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3EFAEA6C" w14:textId="60E1500E" w:rsidR="00C76812" w:rsidRDefault="00C76812" w:rsidP="00C76812">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="5103"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="CC0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r w:rsidRPr="00677DE4">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>Author3@email.com</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="4DA13D8B" w14:textId="77777777" w:rsidR="00C76812" w:rsidRDefault="00C76812" w:rsidP="00C76812">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="5103"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="CC0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="18DBED46" w14:textId="248197D6" w:rsidR="00C76812" w:rsidRDefault="00C76812">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="5103"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5493" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="482A57EB" w14:textId="77777777" w:rsidR="00C76812" w:rsidRPr="00C76812" w:rsidRDefault="00C76812">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004041A9" w:rsidRPr="00CF1711" w14:paraId="224AC52A" w14:textId="77777777" w:rsidTr="005D7ADF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4947" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9EAD3"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6391D329" w14:textId="49AAF272" w:rsidR="004041A9" w:rsidRDefault="004041A9">
             <w:pPr>
@@ -1879,50 +2144,51 @@
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5534CBCE" w14:textId="545C322A" w:rsidR="003F1C9F" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="5103"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Abstract Title</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="980000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5493" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
@@ -2095,97 +2361,114 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="10FFF700" w14:textId="77777777" w:rsidR="003F1C9F" w:rsidRDefault="00000000">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="706"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>lower case;</w:t>
-            </w:r>
+              <w:t xml:space="preserve">lower </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>case;</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="46B36722" w14:textId="77777777" w:rsidR="003F1C9F" w:rsidRDefault="00000000">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="706"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Separated by semicolon;</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Separated by </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>semicolon;</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="4DD62017" w14:textId="77777777" w:rsidR="003F1C9F" w:rsidRDefault="00000000">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="706"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">With </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>fullstop</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> in the end.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6B885CAA" w14:textId="2C2B0860" w:rsidR="004C1C23" w:rsidRDefault="004C1C23">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
@@ -2203,51 +2486,50 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>In alphabetical order.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5493" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6957D360" w14:textId="77777777" w:rsidR="003F1C9F" w:rsidRDefault="00000000">
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t>KEYWORDS</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6955002F" w14:textId="77777777" w:rsidR="003F1C9F" w:rsidRDefault="00000000">
             <w:r>
               <w:t>keywords one; keyword two; keyword three; keyword four; keyword five.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003F1C9F" w14:paraId="17636831" w14:textId="77777777" w:rsidTr="005D7ADF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4947" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9EAD3"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
@@ -2375,51 +2657,51 @@
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Filled by: BRAZILIAN Authors</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5493" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="464E8003" w14:textId="77777777" w:rsidR="003F1C9F" w:rsidRDefault="003F1C9F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F1C9F" w:rsidRPr="00961E1C" w14:paraId="12485EF1" w14:textId="77777777" w:rsidTr="005D7ADF">
+      <w:tr w:rsidR="003F1C9F" w:rsidRPr="00C76812" w14:paraId="12485EF1" w14:textId="77777777" w:rsidTr="005D7ADF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4947" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9EAD3"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="127AC099" w14:textId="6B376C9D" w:rsidR="003F1C9F" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="5103"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
@@ -2466,75 +2748,93 @@
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Filled by: BRAZILIAN Authors</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0A3B71D8" w14:textId="77777777" w:rsidR="003F1C9F" w:rsidRDefault="00000000">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="706"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>lower case;</w:t>
-            </w:r>
+              <w:t xml:space="preserve">lower </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>case;</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="258B3127" w14:textId="77777777" w:rsidR="003F1C9F" w:rsidRDefault="00000000">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="706"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Separated by semicolon;</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Separated by </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>semicolon;</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="67E97C28" w14:textId="77777777" w:rsidR="003F1C9F" w:rsidRDefault="00000000">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="706"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">With </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
@@ -3663,51 +3963,67 @@
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Ex:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7FCA4B14" w14:textId="77777777" w:rsidR="003F1C9F" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="5103"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>This study was conducted in accordance with all the provisions of the local human subjects oversight committee guidelines and policies of: XXXXXXXXXXXXXXXXXXXXXXXXXX. The approval code for this study is: XXXXXXXXXXXXXXXXX.</w:t>
+              <w:t xml:space="preserve">This study was conducted in accordance with all the provisions of the local human </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>subjects</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> oversight committee guidelines and policies of: XXXXXXXXXXXXXXXXXXXXXXXXXX. The approval code for this study is: XXXXXXXXXXXXXXXXX.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5493" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0EAF448A" w14:textId="77777777" w:rsidR="003F1C9F" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>Regulatory Statement</w:t>
@@ -4131,50 +4447,51 @@
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Affiliation</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4DC92896" w14:textId="77777777" w:rsidR="00C005D1" w:rsidRPr="00C005D1" w:rsidRDefault="00C005D1" w:rsidP="00C005D1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="5103"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C005D1">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>(university, department, city and country)</w:t>
             </w:r>
             <w:r w:rsidRPr="00C005D1">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
           <w:p w14:paraId="3926EB51" w14:textId="77777777" w:rsidR="00C005D1" w:rsidRPr="00C005D1" w:rsidRDefault="00C005D1" w:rsidP="00C005D1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="5103"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C005D1">
               <w:rPr>
@@ -4333,50 +4650,51 @@
           <w:p w14:paraId="253A793B" w14:textId="77777777" w:rsidR="00C005D1" w:rsidRDefault="00C005D1">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Potential reviewer 2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1DE1314B" w14:textId="4B177E99" w:rsidR="00C005D1" w:rsidRDefault="00C005D1">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Text</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="15E220FA" w14:textId="72534DC4" w:rsidR="00C005D1" w:rsidRDefault="00C005D1">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Text</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="12994FBB" w14:textId="3FEFFFBB" w:rsidR="00C005D1" w:rsidRDefault="00C005D1">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -4464,101 +4782,123 @@
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00016F45">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7877FF6A" w14:textId="3052EE1F" w:rsidR="00016F45" w:rsidRDefault="00016F45" w:rsidP="00016F45">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00016F45">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidRPr="00016F45">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
-              <w:t>) NO</w:t>
+              <w:t>)</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00016F45">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> NO</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7D3D1009" w14:textId="77777777" w:rsidR="00016F45" w:rsidRPr="00016F45" w:rsidRDefault="00016F45" w:rsidP="00016F45">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7BBC0F44" w14:textId="651FEFCC" w:rsidR="00016F45" w:rsidRPr="00C005D1" w:rsidRDefault="00016F45" w:rsidP="00016F45">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00016F45">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">    (</w:t>
-[...4 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00016F45">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
-              <w:t>) YES</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00016F45">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00016F45">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> YES</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00016F45" w14:paraId="7B8BEEF9" w14:textId="77777777" w:rsidTr="005D7ADF">
         <w:trPr>
           <w:trHeight w:val="800"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4947" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9EAD3"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
@@ -4722,77 +5062,99 @@
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="459DD0D7" w14:textId="3DF1035F" w:rsidR="00016F45" w:rsidRDefault="00016F45" w:rsidP="00016F45">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00016F45">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
-              <w:t>(    ) NO</w:t>
+              <w:t>(    )</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00016F45">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> NO</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="217EB7AC" w14:textId="77777777" w:rsidR="00016F45" w:rsidRPr="00016F45" w:rsidRDefault="00016F45" w:rsidP="00016F45">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="590EB518" w14:textId="77777777" w:rsidR="00016F45" w:rsidRDefault="00016F45" w:rsidP="00016F45">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00016F45">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">    (    ) YES</w:t>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00016F45">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>(    )</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00016F45">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> YES</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3E4E319F" w14:textId="77777777" w:rsidR="00961E1C" w:rsidRDefault="00961E1C" w:rsidP="00016F45">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1AAB3AAB" w14:textId="77777777" w:rsidR="00961E1C" w:rsidRDefault="00961E1C" w:rsidP="00016F45">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="63C444B0" w14:textId="6EAFE0AF" w:rsidR="00961E1C" w:rsidRPr="00016F45" w:rsidRDefault="00961E1C" w:rsidP="00016F45">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
@@ -4858,77 +5220,99 @@
               <w:top w:val="single" w:sz="12" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="189C7DB1" w14:textId="187C106E" w:rsidR="00016F45" w:rsidRDefault="00016F45" w:rsidP="00016F45">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00016F45">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
-              <w:t>(    ) NO</w:t>
+              <w:t>(    )</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00016F45">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> NO</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="468EB7E8" w14:textId="77777777" w:rsidR="00016F45" w:rsidRPr="00016F45" w:rsidRDefault="00016F45" w:rsidP="00016F45">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="175518DB" w14:textId="6C32197E" w:rsidR="00016F45" w:rsidRPr="00016F45" w:rsidRDefault="00016F45" w:rsidP="00016F45">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00016F45">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">    (    ) YES</w:t>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00016F45">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>(    )</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00016F45">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> YES</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00016F45" w14:paraId="318D9971" w14:textId="77777777" w:rsidTr="005D7ADF">
         <w:trPr>
           <w:trHeight w:val="800"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4947" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9EAD3"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
@@ -4993,77 +5377,99 @@
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0D4D6060" w14:textId="3865124E" w:rsidR="00016F45" w:rsidRDefault="004C6A40" w:rsidP="00016F45">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00016F45">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00016F45" w:rsidRPr="00016F45">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
-              <w:t>(    ) NO</w:t>
+              <w:t>(    )</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00016F45" w:rsidRPr="00016F45">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> NO</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6C770183" w14:textId="77777777" w:rsidR="00016F45" w:rsidRPr="00016F45" w:rsidRDefault="00016F45" w:rsidP="00016F45">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4820E8BE" w14:textId="2C81F919" w:rsidR="00016F45" w:rsidRDefault="00016F45" w:rsidP="00016F45">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00016F45">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">    (    ) YES</w:t>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00016F45">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>(    )</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00016F45">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> YES</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00016F45" w14:paraId="4A10E56B" w14:textId="77777777" w:rsidTr="005D7ADF">
         <w:trPr>
           <w:trHeight w:val="800"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4947" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9EAD3"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
@@ -5176,197 +5582,252 @@
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="61A34BDE" w14:textId="06AEDB94" w:rsidR="004C6A40" w:rsidRDefault="004C6A40" w:rsidP="004C6A40">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00016F45">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
-              <w:t>(    ) NO</w:t>
+              <w:t>(    )</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00016F45">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> NO</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="50A26667" w14:textId="77777777" w:rsidR="004C6A40" w:rsidRPr="00016F45" w:rsidRDefault="004C6A40" w:rsidP="004C6A40">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="16655F97" w14:textId="013F66B2" w:rsidR="00016F45" w:rsidRDefault="004C6A40" w:rsidP="004C6A40">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00016F45">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">    (    ) YES</w:t>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00016F45">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>(    )</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00016F45">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> YES</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004C6A40" w14:paraId="20DC28E3" w14:textId="77777777" w:rsidTr="005D7ADF">
         <w:trPr>
           <w:trHeight w:val="800"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4947" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9EAD3"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="03641547" w14:textId="5B364477" w:rsidR="004C6A40" w:rsidRPr="00016F45" w:rsidRDefault="004C6A40" w:rsidP="00016F45">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="5103"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="004C6A40">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Generative AI was used to write this manuscript?</w:t>
+              <w:t>Generative AI was</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="004C6A40">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> used to write this manuscript?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5493" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2DA908EB" w14:textId="77777777" w:rsidR="004C6A40" w:rsidRDefault="004C6A40" w:rsidP="004C6A40">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0EF7EEAD" w14:textId="526FF6E1" w:rsidR="004C6A40" w:rsidRDefault="004C6A40" w:rsidP="004C6A40">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00016F45">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
-              <w:t>(    ) NO</w:t>
+              <w:t>(    )</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00016F45">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> NO</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="588C1E57" w14:textId="77777777" w:rsidR="004C6A40" w:rsidRPr="00016F45" w:rsidRDefault="004C6A40" w:rsidP="004C6A40">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3190F38D" w14:textId="49685B2F" w:rsidR="004C6A40" w:rsidRDefault="004C6A40" w:rsidP="004C6A40">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00016F45">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">    (    ) YES</w:t>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00016F45">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>(    )</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00016F45">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> YES</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="004C6A40">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>[check guidelines given in this regard in the Guidelines for Authors]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7ECF08FC" w14:textId="77777777" w:rsidR="003F1C9F" w:rsidRDefault="003F1C9F">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
@@ -5376,167 +5837,167 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="490408FE" w14:textId="77777777" w:rsidR="00C005D1" w:rsidRDefault="00C005D1">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5418F4C8" w14:textId="77777777" w:rsidR="00C005D1" w:rsidRDefault="00C005D1">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C005D1">
-      <w:headerReference w:type="default" r:id="rId7"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="0" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6ABF8355" w14:textId="77777777" w:rsidR="00F374D2" w:rsidRDefault="00F374D2">
+    <w:p w14:paraId="7BA85520" w14:textId="77777777" w:rsidR="00555E49" w:rsidRDefault="00555E49">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="35DA4352" w14:textId="77777777" w:rsidR="00F374D2" w:rsidRDefault="00F374D2">
+    <w:p w14:paraId="5A4A19DF" w14:textId="77777777" w:rsidR="00555E49" w:rsidRDefault="00555E49">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Ovo">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{3AAB3EF2-B880-40A3-9813-F7EB5AC21809}"/>
-[...1 lines deleted...]
-    <w:embedItalic r:id="rId3" w:fontKey="{7B458A4B-E2FB-456E-9BC7-F7348397EAEA}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{D83C9139-B93B-46C5-ACB5-FEEB625E65BD}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{D60BCC1C-528F-445E-9438-74D5F96C9C2A}"/>
+    <w:embedItalic r:id="rId3" w:fontKey="{55658106-333B-41A6-98AB-BEB569A8CFF3}"/>
   </w:font>
   <w:font w:name="Trebuchet MS">
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId4" w:fontKey="{4539C170-1C36-4210-A124-64D3037A3454}"/>
-    <w:embedItalic r:id="rId5" w:fontKey="{212C3D2A-C042-4C77-9D65-43AF3CF619BC}"/>
+    <w:embedRegular r:id="rId4" w:fontKey="{1215CF8C-2D31-4A50-95FA-B228A1E6ED2C}"/>
+    <w:embedItalic r:id="rId5" w:fontKey="{7A4CCFF7-AD8C-4AAF-A214-3386C085DDA7}"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId6" w:fontKey="{AB4B1266-66EE-4098-B38D-BD613BCED547}"/>
+    <w:embedRegular r:id="rId6" w:fontKey="{2C15F736-C421-4CF9-8279-37E5188C1477}"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId7" w:fontKey="{AF640B95-D14A-4451-82B8-DCEE0B9B659A}"/>
+    <w:embedRegular r:id="rId7" w:fontKey="{1F0E9EE8-503E-473C-A508-D432F1AA5068}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3FCBC452" w14:textId="77777777" w:rsidR="003F1C9F" w:rsidRDefault="003F1C9F"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7D297F9C" w14:textId="77777777" w:rsidR="00F374D2" w:rsidRDefault="00F374D2">
+    <w:p w14:paraId="6C025468" w14:textId="77777777" w:rsidR="00555E49" w:rsidRDefault="00555E49">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="04061C45" w14:textId="77777777" w:rsidR="00F374D2" w:rsidRDefault="00F374D2">
+    <w:p w14:paraId="61C1CA5D" w14:textId="77777777" w:rsidR="00555E49" w:rsidRDefault="00555E49">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="01062B14" w14:textId="77777777" w:rsidR="003F1C9F" w:rsidRDefault="00000000">
     <w:pPr>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:t>Last update: Jan-2024</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -6336,97 +6797,100 @@
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="416287940">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1751779686">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1842115380">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="215245597">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1247885541">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1767383887">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="180"/>
+  <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
   <w:embedTrueTypeFonts/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003F1C9F"/>
     <w:rsid w:val="00016F45"/>
     <w:rsid w:val="00057D47"/>
     <w:rsid w:val="000810B8"/>
     <w:rsid w:val="000E1EAE"/>
     <w:rsid w:val="000E4249"/>
     <w:rsid w:val="00380615"/>
     <w:rsid w:val="003D7EFA"/>
     <w:rsid w:val="003F19A7"/>
     <w:rsid w:val="003F1C9F"/>
     <w:rsid w:val="004041A9"/>
     <w:rsid w:val="004C1C23"/>
     <w:rsid w:val="004C48DB"/>
     <w:rsid w:val="004C6A40"/>
+    <w:rsid w:val="00555E49"/>
     <w:rsid w:val="005A70D4"/>
     <w:rsid w:val="005D7ADF"/>
     <w:rsid w:val="0060083B"/>
     <w:rsid w:val="006E786F"/>
     <w:rsid w:val="00961E1C"/>
     <w:rsid w:val="009725A2"/>
     <w:rsid w:val="00976DC1"/>
+    <w:rsid w:val="00B82688"/>
     <w:rsid w:val="00BE47C8"/>
     <w:rsid w:val="00C005D1"/>
+    <w:rsid w:val="00C76812"/>
     <w:rsid w:val="00CF1711"/>
     <w:rsid w:val="00D250B2"/>
     <w:rsid w:val="00D865CB"/>
     <w:rsid w:val="00DC3E0D"/>
     <w:rsid w:val="00E10290"/>
     <w:rsid w:val="00F374D2"/>
     <w:rsid w:val="00FD03B4"/>
     <w:rsid w:val="00FE757D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
@@ -7027,59 +7491,82 @@
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="100" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="a0">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="100" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C76812"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="MenoPendente">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C76812"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Author2@email.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:author@email.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Author3@email.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -7371,65 +7858,65 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>843</Words>
-  <Characters>4554</Characters>
+  <Words>875</Words>
+  <Characters>4731</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>37</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>39</Lines>
+  <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5387</CharactersWithSpaces>
+  <CharactersWithSpaces>5595</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Rafael Lopes</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>